--- v0 (2026-08-27)
+++ v1 (2026-09-22)
@@ -56,63 +56,63 @@
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>Palestine</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
+    <t>India</t>
+  </si>
+  <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
     <t>Nigeria</t>
-  </si>
-[...4 lines deleted...]
-    <t>Indonesia</t>
   </si>
   <si>
     <t>Syria</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
@@ -580,51 +580,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>366</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
         <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>55</v>
       </c>
@@ -644,107 +644,107 @@
       <c r="B8">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>6</v>
       </c>