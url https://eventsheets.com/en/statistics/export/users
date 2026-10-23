--- v1 (2026-09-22)
+++ v2 (2026-10-23)
@@ -95,66 +95,66 @@
   <si>
     <t>Syria</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
+    <t>Ghana</t>
+  </si>
+  <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Belgium</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ghana</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>test</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
@@ -572,67 +572,67 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
         <v>43</v>
       </c>
@@ -804,51 +804,51 @@
       <c r="B28">
         <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>34</v>
       </c>
       <c r="B34">
         <v>2</v>
       </c>